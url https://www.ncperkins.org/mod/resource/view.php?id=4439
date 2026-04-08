--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -355,1755 +355,1707 @@
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Organization/Position </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="59263ACC" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DFDFFCF" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Secondary District CTE Director  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="044B7707" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E21FE50" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="4B228497" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AAA87FE" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>High School CTE Teachers  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B2FD39E" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24D64505" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="2C1FDA68" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06458268" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>High School Career Development Coordinator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33A87253" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6036A9E0" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="42E5D6C9" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D0A8E10" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>High School -- Other </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78F8E42F" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F56E03F" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="068083BA" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="066DA747" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>College CTE Educators  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37B7027F" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02E7825B" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="1A49C0A8" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B4A1F90" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>College CTE Administrators  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A98922" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43FE9FEB" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="3AC0B58D" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A70AF0C" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>College Disability Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF813CE" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B1CCBBC" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="42375885" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E01BC4A" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>College -- Other </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73A12318" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07CC431D" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="024C917E" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604BCDDE" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Workforce Development Board(s) Director (or designee) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57259889" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5859A645" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="481A5DE9" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E763BE1" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Area Employers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28E40DEB" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FF6BF6B" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="0E832E79" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36919F05" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Economic Development/ Industry Associations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B8E4176" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B71F9A5" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="7B76BCFC" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="599A916D" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CTE Students </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19C9E8A7" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71EF1147" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="46515240" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="153D1AD7" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vocational Rehabilitation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="643B775B" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="585EC250" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="6FF370ED" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38CD3D43" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Department of Social Services Director (or designee) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34B40F47" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ABAEBC2" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="04DB7029" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69403340" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Indian Tribe/tribal organization (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EFB0187" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E768BBB" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="281465D3" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="716A8598" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00AA15EF" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA15EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other stakeholders  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E941AF9" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32DB7496" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA45DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2212,51 +2164,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. Student performance  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="2501DC4A" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29C41BAA" w14:textId="24EEFEA7" w:rsidR="0035620D" w:rsidRDefault="0035620D" w:rsidP="00FA5A4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035620D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Using Power BI, list gaps for each performance indicator for all CTE students, for special population</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2539,573 +2490,497 @@
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w14:paraId="0DFE4931" w14:textId="77777777" w:rsidTr="00FA5A4B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="536CBF93" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="536CBF93" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FA5A4B">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>B1. Size, scope, and quality of program </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="19433457" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4A87A8" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="6F4A87A8" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA45DB">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w14:paraId="06995D8B" w14:textId="77777777" w:rsidTr="00FA5A4B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="423BAE45" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="423BAE45" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FA5A4B">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">B2. Alignment to local/regional labor market needs </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5A4B">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5A4B">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="3BF5ECB3" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A6541E" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="44A6541E" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA45DB">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w14:paraId="106F80FC" w14:textId="77777777" w:rsidTr="00FA5A4B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="648654C9" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="648654C9" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FA5A4B">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Progress toward implementing 9-14 pathways and programs of study </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5A4B">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5A4B">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="31D0C199" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20B3EE7C" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="20B3EE7C" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA45DB">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w14:paraId="7CA40799" w14:textId="77777777" w:rsidTr="00FA5A4B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="309FC70D" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="309FC70D" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FA5A4B">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D. Faculty and Staff recruitment, retention, and training </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="7BEA424C" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BC47C88" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="3BC47C88" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA45DB">
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w14:paraId="0C39B38F" w14:textId="77777777" w:rsidTr="00FA5A4B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64FE5618" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="00FA5A4B" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
+          <w:p w14:paraId="64FE5618" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRPr="0034769F" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FA5A4B">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. Progress toward improving access and equity for all students </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA45DB" w:rsidRPr="00CA45DB" w14:paraId="472B4BC7" w14:textId="77777777" w:rsidTr="00CA45DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04A6E3A1" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRDefault="0004605C" w:rsidP="0004605C">
-[...19 lines deleted...]
-          <w:p w14:paraId="3E55024D" w14:textId="77777777" w:rsidR="0004605C" w:rsidRDefault="0004605C" w:rsidP="0004605C">
+          <w:p w14:paraId="1CAA2A73" w14:textId="713DD0D8" w:rsidR="0004605C" w:rsidRPr="0034769F" w:rsidRDefault="0034769F" w:rsidP="0034769F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="732"/>
-[...7 lines deleted...]
-            <w:r>
+              <w:ind w:left="734"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...39 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6306EE80" w14:textId="77777777" w:rsidR="00CA45DB" w:rsidRDefault="00CA45DB" w:rsidP="00CA45DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
@@ -3446,147 +3321,155 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A5D1EBA" w14:textId="77777777" w:rsidR="00A375B6" w:rsidRDefault="00A375B6" w:rsidP="00A375B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50EE2CBB" w14:textId="73744C9E" w:rsidR="00A375B6" w:rsidRDefault="007647DF" w:rsidP="00CA45DB">
+    <w:p w14:paraId="50EE2CBB" w14:textId="49A76804" w:rsidR="00A375B6" w:rsidRDefault="007647DF" w:rsidP="00CA45DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CLNA </w:t>
       </w:r>
       <w:r w:rsidRPr="007647DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">is approved if signed by both the NCCCS </w:t>
+        <w:t xml:space="preserve">is approved if signed by </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0034769F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Executive Director and </w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="007647DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Assistant Director of Perkins/CTE.</w:t>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="0034769F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community College System Office Perkins Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4BC4D1" w14:textId="77777777" w:rsidR="007647DF" w:rsidRDefault="007647DF" w:rsidP="00CA45DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
       <w:tr w:rsidR="007647DF" w14:paraId="12814B58" w14:textId="77777777" w:rsidTr="002D0646">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0C2AE3" w14:textId="7CDE406F" w:rsidR="007647DF" w:rsidRDefault="007647DF" w:rsidP="002D0646">
+          <w:p w14:paraId="5760F5E3" w14:textId="77777777" w:rsidR="0034769F" w:rsidRPr="0034769F" w:rsidRDefault="0034769F" w:rsidP="0034769F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0034769F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Executive Director of Perkins/CTE</w:t>
+              <w:t>Associate Vice President for Federal Programs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39D621F4" w14:textId="77777777" w:rsidR="007647DF" w:rsidRPr="00A375B6" w:rsidRDefault="007647DF" w:rsidP="002D0646">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66E15F29" w14:textId="77777777" w:rsidR="007647DF" w:rsidRPr="00A375B6" w:rsidRDefault="007647DF" w:rsidP="002D0646">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A375B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
@@ -3646,70 +3529,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date: ___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD6E70B" w14:textId="77777777" w:rsidR="007647DF" w:rsidRDefault="007647DF" w:rsidP="002D0646">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6A6285" w14:textId="2091770B" w:rsidR="007647DF" w:rsidRDefault="007647DF" w:rsidP="002D0646">
+          <w:p w14:paraId="4B6A6285" w14:textId="499A2C70" w:rsidR="007647DF" w:rsidRDefault="007647DF" w:rsidP="002D0646">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Assistant Director of Perkins/CTE</w:t>
+              <w:t>Assistant Director of Perkins</w:t>
+            </w:r>
+            <w:r w:rsidR="0034769F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regional Services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B5253C5" w14:textId="77777777" w:rsidR="007647DF" w:rsidRPr="00A375B6" w:rsidRDefault="007647DF" w:rsidP="002D0646">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30648309" w14:textId="77777777" w:rsidR="007647DF" w:rsidRPr="00A375B6" w:rsidRDefault="007647DF" w:rsidP="002D0646">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A375B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
@@ -3792,61 +3685,61 @@
     <w:p w14:paraId="34081C8A" w14:textId="77777777" w:rsidR="007647DF" w:rsidRPr="00CA45DB" w:rsidRDefault="007647DF" w:rsidP="00CA45DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007647DF" w:rsidRPr="00CA45DB" w:rsidSect="0035620D">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DF43D8C" w14:textId="77777777" w:rsidR="00BF1F2B" w:rsidRDefault="00BF1F2B" w:rsidP="00E720FF">
+    <w:p w14:paraId="36C0B0EB" w14:textId="77777777" w:rsidR="006345AE" w:rsidRDefault="006345AE" w:rsidP="00E720FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06B356D0" w14:textId="77777777" w:rsidR="00BF1F2B" w:rsidRDefault="00BF1F2B" w:rsidP="00E720FF">
+    <w:p w14:paraId="2E033E03" w14:textId="77777777" w:rsidR="006345AE" w:rsidRDefault="006345AE" w:rsidP="00E720FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3856,51 +3749,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1941E60B" w14:textId="05F16289" w:rsidR="00E720FF" w:rsidRPr="00E720FF" w:rsidRDefault="00E720FF">
+  <w:p w14:paraId="1941E60B" w14:textId="7EE36A7A" w:rsidR="00E720FF" w:rsidRPr="00E720FF" w:rsidRDefault="00E720FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -3923,86 +3816,118 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>template rev 2/</w:t>
+      <w:t xml:space="preserve">template rev </w:t>
+    </w:r>
+    <w:r w:rsidR="0034769F">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E720FF">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00AA15EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="0034769F">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00E720FF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/25</w:t>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="0034769F">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6971B8F0" w14:textId="77777777" w:rsidR="00BF1F2B" w:rsidRDefault="00BF1F2B" w:rsidP="00E720FF">
+    <w:p w14:paraId="6515143D" w14:textId="77777777" w:rsidR="006345AE" w:rsidRDefault="006345AE" w:rsidP="00E720FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="446C86A2" w14:textId="77777777" w:rsidR="00BF1F2B" w:rsidRDefault="00BF1F2B" w:rsidP="00E720FF">
+    <w:p w14:paraId="141F3159" w14:textId="77777777" w:rsidR="006345AE" w:rsidRDefault="006345AE" w:rsidP="00E720FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05971D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAA2BF10"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
@@ -4296,51 +4221,51 @@
         <w:ind w:left="5142" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10362640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5EC4E862"/>
+    <w:tmpl w:val="D7E05420"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2262" w:hanging="180"/>
@@ -4784,65 +4709,66 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D5D3685"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0CF2028C"/>
+    <w:tmpl w:val="C5B2BFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4933,65 +4859,66 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B93C74"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0CF2028C"/>
+    <w:tmpl w:val="8CDE95A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5392,50 +5319,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31670642"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A582996"/>
+    <w:lvl w:ilvl="0" w:tplc="A866C2F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2982" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3702" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4422" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5142" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5862" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6582" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FF6096"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62C47F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5504,51 +5521,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="353900D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E4CF790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5617,51 +5634,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37893B06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="395A93B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5730,68 +5747,69 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42865793"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0CF2028C"/>
+    <w:tmpl w:val="795068E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5879,51 +5897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2F03C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F70510C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6019,51 +6037,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C577107"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2A66B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6132,51 +6150,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BF92F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06ECDBDE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6218,68 +6236,69 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5142" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FE91D03"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0CF2028C"/>
+    <w:tmpl w:val="D27A30A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6367,51 +6386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72585FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D5A609A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6453,51 +6472,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5142" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7375128D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAA2BF10"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6539,51 +6558,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5142" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE917B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE0E0D0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6625,51 +6644,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5142" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F8155A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F66ADD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6745,149 +6764,155 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="645009690">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1283807706">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1355886831">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2008242656">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1087533110">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="238904915">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="964311047">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="566110333">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1927961631">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1724284037">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1380396584">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2132740688">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213225100">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="890115772">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1256473861">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1115755760">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1004894016">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1699969844">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="10379468">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="711151357">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="258683788">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1684091765">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1590113118">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1528058531">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1260723100">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="109"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA45DB"/>
     <w:rsid w:val="00041352"/>
     <w:rsid w:val="0004605C"/>
     <w:rsid w:val="000F2486"/>
     <w:rsid w:val="00304B90"/>
+    <w:rsid w:val="0034769F"/>
     <w:rsid w:val="0035620D"/>
     <w:rsid w:val="00630AF8"/>
+    <w:rsid w:val="006345AE"/>
     <w:rsid w:val="007647DF"/>
+    <w:rsid w:val="00771ECF"/>
     <w:rsid w:val="008346BE"/>
     <w:rsid w:val="008A4A33"/>
     <w:rsid w:val="00A375B6"/>
     <w:rsid w:val="00AA15EF"/>
     <w:rsid w:val="00BF1F2B"/>
     <w:rsid w:val="00CA45DB"/>
     <w:rsid w:val="00D25A04"/>
     <w:rsid w:val="00D85E43"/>
     <w:rsid w:val="00DF687B"/>
     <w:rsid w:val="00E720FF"/>
     <w:rsid w:val="00ED5181"/>
     <w:rsid w:val="00ED7693"/>
     <w:rsid w:val="00F4138B"/>
     <w:rsid w:val="00FA5A4B"/>
     <w:rsid w:val="00FD5FCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -7294,51 +7319,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007647DF"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
@@ -9603,50 +9627,59 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BE48BA917C5DE147B581D9B4067DB3EB" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cb16ff8817dc3200f53fe594c76ca27">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="65263c70-fdd9-42a7-a372-b4c69c2a65e8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c4ace5ac65b7663fdbb38c9640fd5a7" ns2:_="">
     <xsd:import namespace="65263c70-fdd9-42a7-a372-b4c69c2a65e8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -9792,124 +9825,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CE23334-A94A-4936-8C87-DD0CCE5BF49D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77D47DD5-17A6-4178-A139-BC80AD7BDFA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C211F00-D4D6-47A2-A977-2469922E346C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="65263c70-fdd9-42a7-a372-b4c69c2a65e8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>415</Words>
-  <Characters>2367</Characters>
+  <Words>316</Words>
+  <Characters>2251</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2777</CharactersWithSpaces>
+  <CharactersWithSpaces>2494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patti Coultas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BE48BA917C5DE147B581D9B4067DB3EB</vt:lpwstr>
   </property>